--- v0 (2026-08-13)
+++ v1 (2026-09-20)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cultu\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79B4614D-43AE-4D92-9D30-0D2579F00E82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A56D5381-7EDF-46C9-A59F-F8A59BA587B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="12975" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="표형" sheetId="1" r:id="rId1"/>
     <sheet name="월별" sheetId="2" r:id="rId2"/>
     <sheet name="업데이트 사항" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">표형!$A$3:$L$39</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="253">
   <si>
     <t>6월 종사자과정 &lt;조명 디자인 워크숍(연극 뮤지컬) 난이도 변경</t>
   </si>
   <si>
     <t>6월 종사자과정 &lt;무대 인터랙티브 미디어 시스템 기초&gt; 난이도 변경</t>
   </si>
   <si>
     <t>경기아트센터 무대기술팀장</t>
   </si>
   <si>
     <t>9.15~9.16(화수)</t>
   </si>
   <si>
     <t>충청북도교육문화원 조명감독</t>
   </si>
   <si>
     <t>조명 디자이너 &amp; 작가</t>
   </si>
   <si>
     <t>6월 종사자과정 &lt;무대감독 툴킷&gt; 난이도 및 교육시간 변경</t>
   </si>
   <si>
     <t>MA2 사용자를 위한 MA3 실전 교육</t>
   </si>
   <si>
@@ -163,53 +163,50 @@
     <t>무대디자인 프로세스와 협업</t>
   </si>
   <si>
     <t>7.7~7.9(화수목)</t>
   </si>
   <si>
     <t>공연영상 기획과 창의적 연출</t>
   </si>
   <si>
     <t>서울예술대학 영상학부 교수</t>
   </si>
   <si>
     <t>8.11~8.13(화수목)</t>
   </si>
   <si>
     <t>실감형 영상으로 확장하는 무대연출</t>
   </si>
   <si>
     <t>3D 공간 스캐닝과 스토리텔링</t>
   </si>
   <si>
     <t>공연장 무대기계 시스템 안전관리</t>
   </si>
   <si>
     <t>STAGEWORKS/조명디자이너</t>
-  </si>
-[...1 lines deleted...]
-    <t>조명 디자인 사례 분석(연극)</t>
   </si>
   <si>
     <t>국악공연 이머시브 사운드 실무</t>
   </si>
   <si>
     <t>무대 인터랙티브 미디어 시스템 기초</t>
   </si>
   <si>
     <t>STAGEWORKS / 한양대학교 연극영화학과 겸임교수</t>
   </si>
   <si>
     <t>입문/초급</t>
   </si>
   <si>
     <t>3.10~3.12</t>
   </si>
   <si>
     <t>6.30~7.2</t>
   </si>
   <si>
     <t>5.12~5.14</t>
   </si>
   <si>
     <t>예술가의집 
 다목적홀</t>
@@ -790,87 +787,91 @@
   <si>
     <t>입문/초급</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>나만의 Vectorworks(무대·조명 감독을 위한 실무 워크플로우)</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>중급</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>9월 종사자과정 &lt;연극·뮤지컬 라이브 믹싱 음향 실무&gt; 교육명 변경</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>9월 종사자과정 &lt;나만의 Vectorworks(도면으로 시작하는 공연)&gt; 교육명 및 난이도 변경</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>9월 종사자과정 &lt;나만의 Vectorworks(무대·조명 감독을 위한 실무 워크플로우)&gt; 교육명 및 난이도 변경</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
-    <t>2026년 아르코무대예술아카데미 연간일정 (ver. 2026-07-30)</t>
-[...2 lines deleted...]
-  <si>
     <t>중/고급</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>AV네트워크 최적화 및 운영 방법</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>10월 종사자과정 &lt;AV네트워크 최적화 및 운영 방법&gt;난이도 및 교육장소 변경</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>입문/초급</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
-    <t>조명 디자인 사례 분석(연극)</t>
-[...2 lines deleted...]
-  <si>
     <t>초급</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>입문/초급</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>무대디자인 프로세스와 협업</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>9월 종사자과정 &lt;무대디자인 프로세스와 협업&gt; 난이도 변경</t>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 아르코무대예술아카데미 연간일정 (ver. 2026-09-01)</t>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <t>연극 조명 디자인의 과정과 접근</t>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <t>10월 종사자과정 &lt;연극 조명 디자인의 과정과 접근&gt; 교육명 변경</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="m&quot;/&quot;d;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
@@ -1794,109 +1795,109 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2091,2486 +2092,2494 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="12" ySplit="3" topLeftCell="O30" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="12" ySplit="3" topLeftCell="M30" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.59765625" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5.265625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.86328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="13" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.1328125" style="1" customWidth="1"/>
     <col min="5" max="5" width="33.86328125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.265625" style="1" customWidth="1"/>
     <col min="7" max="7" width="26.1328125" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.265625" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.73046875" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.265625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.59765625" style="1" customWidth="1"/>
     <col min="12" max="12" width="17.1328125" style="2" customWidth="1"/>
     <col min="13" max="15" width="12.59765625" style="1"/>
     <col min="16" max="16" width="28.73046875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="12.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="103" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
       <c r="E1" s="103"/>
       <c r="F1" s="103"/>
       <c r="G1" s="103"/>
       <c r="H1" s="103"/>
       <c r="I1" s="103"/>
       <c r="J1" s="103"/>
       <c r="K1" s="103"/>
       <c r="L1" s="103"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E3" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="H3" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="F3" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I3" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="L3" s="7" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="4">
         <v>1</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I4" s="4">
         <v>3.6</v>
       </c>
       <c r="J4" s="4">
         <v>1</v>
       </c>
       <c r="K4" s="4">
         <v>4</v>
       </c>
       <c r="L4" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="O4" s="96"/>
     </row>
     <row r="5" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="4">
         <v>2</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J5" s="4">
         <v>3</v>
       </c>
       <c r="K5" s="4">
         <v>18</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="4">
         <v>3</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="J6" s="4">
         <v>3</v>
       </c>
       <c r="K6" s="4">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="J7" s="4">
         <v>2</v>
       </c>
       <c r="K7" s="4">
         <v>12</v>
       </c>
       <c r="L7" s="5" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="4">
         <v>5</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I8" s="4">
         <v>3.26</v>
       </c>
       <c r="J8" s="4">
         <v>1</v>
       </c>
       <c r="K8" s="4">
         <v>3</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="9">
         <v>6</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I9" s="9">
         <v>4.2</v>
       </c>
       <c r="J9" s="9">
         <v>1</v>
       </c>
       <c r="K9" s="9">
         <v>6</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="9">
         <v>7</v>
       </c>
       <c r="B10" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="9" t="s">
         <v>156</v>
       </c>
-      <c r="C10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="9" t="s">
+      <c r="G10" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="I10" s="9" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J10" s="9">
         <v>3</v>
       </c>
       <c r="K10" s="9">
         <v>18</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="9">
         <v>8</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I11" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J11" s="9">
         <v>3</v>
       </c>
       <c r="K11" s="9">
         <v>18</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="9">
         <v>9</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I12" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="J12" s="9">
         <v>3</v>
       </c>
       <c r="K12" s="9">
         <v>18</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>10</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J13" s="4">
         <v>2</v>
       </c>
       <c r="K13" s="4">
         <v>10</v>
       </c>
       <c r="L13" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>11</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J14" s="4">
         <v>3</v>
       </c>
       <c r="K14" s="4">
         <v>18</v>
       </c>
       <c r="L14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="4">
         <v>12</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J15" s="4">
         <v>2</v>
       </c>
       <c r="K15" s="4">
         <v>12</v>
       </c>
       <c r="L15" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4">
         <v>13</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I16" s="4">
         <v>5.26</v>
       </c>
       <c r="J16" s="4">
         <v>1</v>
       </c>
       <c r="K16" s="4">
         <v>4</v>
       </c>
       <c r="L16" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="4">
         <v>14</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I17" s="4">
         <v>5.27</v>
       </c>
       <c r="J17" s="4">
         <v>1</v>
       </c>
       <c r="K17" s="4">
         <v>3</v>
       </c>
       <c r="L17" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="4">
         <v>15</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H18" s="4" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I18" s="4">
         <v>5.28</v>
       </c>
       <c r="J18" s="4">
         <v>1</v>
       </c>
       <c r="K18" s="4">
         <v>6</v>
       </c>
       <c r="L18" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="4">
         <v>16</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="9" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I19" s="9">
         <v>6.1</v>
       </c>
       <c r="J19" s="9">
         <v>1</v>
       </c>
       <c r="K19" s="9">
         <v>3</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="4">
         <v>17</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="H20" s="9" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I20" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J20" s="9">
         <v>3</v>
       </c>
       <c r="K20" s="9">
         <v>18</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="4">
         <v>18</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E21" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="F21" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="9" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I21" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J21" s="9">
         <v>3</v>
       </c>
       <c r="K21" s="9">
         <v>18</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="4">
         <v>19</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="H22" s="9" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I22" s="9" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J22" s="9">
         <v>3</v>
       </c>
       <c r="K22" s="9">
         <v>18</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="4">
         <v>20</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H23" s="9" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I23" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J23" s="9">
         <v>3</v>
       </c>
       <c r="K23" s="9">
         <v>18</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="4">
         <v>21</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="J24" s="4">
         <v>3</v>
       </c>
       <c r="K24" s="4">
         <v>18</v>
       </c>
       <c r="L24" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="4">
         <v>22</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J25" s="4">
         <v>3</v>
       </c>
       <c r="K25" s="4">
         <v>18</v>
       </c>
       <c r="L25" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="4">
         <v>23</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D26" s="10" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="I26" s="10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J26" s="10">
         <v>2</v>
       </c>
       <c r="K26" s="10">
         <v>12</v>
       </c>
       <c r="L26" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="4">
         <v>24</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H27" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="I27" s="10" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="J27" s="10">
         <v>2</v>
       </c>
       <c r="K27" s="10">
         <v>12</v>
       </c>
       <c r="L27" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="4">
         <v>25</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H28" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="I28" s="10" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="J28" s="10">
         <v>2</v>
       </c>
       <c r="K28" s="10">
         <v>12</v>
       </c>
       <c r="L28" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="4">
         <v>26</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D29" s="10" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F29" s="104" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G29" s="104"/>
       <c r="H29" s="10" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I29" s="10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="J29" s="10">
         <v>3</v>
       </c>
       <c r="K29" s="10">
         <v>18</v>
       </c>
       <c r="L29" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="4">
         <v>27</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H30" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J30" s="4">
         <v>2</v>
       </c>
       <c r="K30" s="4">
         <v>12</v>
       </c>
       <c r="L30" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="4">
         <v>28</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="J31" s="4">
         <v>3</v>
       </c>
       <c r="K31" s="4">
         <v>18</v>
       </c>
       <c r="L31" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="4">
         <v>29</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="H32" s="9" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I32" s="9" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="J32" s="9">
         <v>2</v>
       </c>
       <c r="K32" s="9">
         <v>12</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="4">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="H33" s="9" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I33" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="J33" s="9">
         <v>1</v>
       </c>
       <c r="K33" s="9">
         <v>4</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="4">
         <v>31</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I34" s="9" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="J34" s="9">
         <v>2</v>
       </c>
       <c r="K34" s="9">
         <v>12</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="4">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H35" s="9" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I35" s="9" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="J35" s="9">
         <v>2</v>
       </c>
       <c r="K35" s="9">
         <v>12</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="4">
         <v>33</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H36" s="4" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="I36" s="6">
         <v>10.199999999999999</v>
       </c>
       <c r="J36" s="4">
         <v>1</v>
       </c>
       <c r="K36" s="4">
         <v>6</v>
       </c>
       <c r="L36" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="4">
         <v>34</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="I37" s="4">
         <v>10.26</v>
       </c>
       <c r="J37" s="4">
         <v>1</v>
       </c>
       <c r="K37" s="4">
         <v>4</v>
       </c>
       <c r="L37" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="4">
         <v>35</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I38" s="9">
         <v>11.2</v>
       </c>
       <c r="J38" s="9">
         <v>1</v>
       </c>
       <c r="K38" s="9">
         <v>3</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="4">
         <v>36</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="9" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I39" s="9">
         <v>11.11</v>
       </c>
       <c r="J39" s="9">
         <v>1</v>
       </c>
       <c r="K39" s="9">
         <v>6</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="4">
         <v>37</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F40" s="9"/>
       <c r="G40" s="3"/>
       <c r="H40" s="9" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I40" s="9" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J40" s="9">
         <v>1</v>
       </c>
       <c r="K40" s="9">
         <v>4</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:L39" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="F29:G29"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23597222566604614" right="0.23597222566604614" top="0.74750000238418579" bottom="0.74750000238418579" header="0.31486111879348755" footer="0.31486111879348755"/>
   <pageSetup paperSize="8" scale="93" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C34" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C35" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="I40" sqref="I40"/>
+      <selection pane="bottomRight" activeCell="H37" sqref="H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6.265625" style="14" customWidth="1"/>
     <col min="2" max="2" width="5.3984375" style="14" customWidth="1"/>
     <col min="3" max="3" width="18.265625" style="12" customWidth="1"/>
     <col min="4" max="8" width="19.59765625" style="32" customWidth="1"/>
     <col min="9" max="9" width="17.265625" style="32" customWidth="1"/>
     <col min="10" max="16384" width="9.1328125" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="20" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="113" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="113"/>
+      <c r="A1" s="105" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
     </row>
     <row r="2" spans="1:9" s="20" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
     </row>
     <row r="3" spans="1:9" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="114" t="s">
-[...16 lines deleted...]
-        <v>197</v>
+      <c r="A3" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="108" t="s">
+        <v>161</v>
+      </c>
+      <c r="C3" s="110" t="s">
+        <v>185</v>
+      </c>
+      <c r="D3" s="112" t="s">
+        <v>181</v>
+      </c>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="114"/>
+      <c r="I3" s="115" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="115"/>
-[...1 lines deleted...]
-      <c r="C4" s="119"/>
+      <c r="A4" s="107"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="111"/>
       <c r="D4" s="34" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E4" s="16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F4" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G4" s="17" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="H4" s="18" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I4" s="124"/>
+        <v>128</v>
+      </c>
+      <c r="I4" s="116"/>
     </row>
     <row r="5" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="110" t="s">
-        <v>122</v>
+      <c r="A5" s="117" t="s">
+        <v>121</v>
       </c>
       <c r="B5" s="39">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D5" s="47"/>
       <c r="E5" s="48"/>
       <c r="F5" s="49" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G5" s="48"/>
       <c r="H5" s="50"/>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="107"/>
+      <c r="A6" s="118"/>
       <c r="B6" s="39">
         <v>2</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="47"/>
       <c r="E6" s="52" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="50"/>
       <c r="I6" s="51"/>
     </row>
     <row r="7" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="107"/>
+      <c r="A7" s="118"/>
       <c r="B7" s="39">
         <v>3</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="47"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
       <c r="G7" s="53" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H7" s="50"/>
       <c r="I7" s="51"/>
     </row>
     <row r="8" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="107"/>
-      <c r="B8" s="108">
+      <c r="A8" s="118"/>
+      <c r="B8" s="119">
         <v>4</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="47"/>
       <c r="E8" s="48"/>
       <c r="F8" s="49" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G8" s="48"/>
       <c r="H8" s="50"/>
       <c r="I8" s="51"/>
     </row>
     <row r="9" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="107"/>
-      <c r="B9" s="111"/>
+      <c r="A9" s="118"/>
+      <c r="B9" s="120"/>
       <c r="C9" s="25" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D9" s="54"/>
       <c r="E9" s="55"/>
       <c r="F9" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G9" s="55"/>
       <c r="H9" s="57"/>
       <c r="I9" s="58"/>
     </row>
     <row r="10" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="105" t="s">
-        <v>153</v>
+      <c r="A10" s="121" t="s">
+        <v>152</v>
       </c>
       <c r="B10" s="40">
         <v>1</v>
       </c>
       <c r="C10" s="26" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D10" s="59"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="62"/>
     </row>
     <row r="11" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="107"/>
+      <c r="A11" s="118"/>
       <c r="B11" s="39">
         <v>2</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="47"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
       <c r="G11" s="48"/>
       <c r="H11" s="63" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I11" s="51"/>
     </row>
     <row r="12" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="107"/>
+      <c r="A12" s="118"/>
       <c r="B12" s="39">
         <v>3</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="47"/>
       <c r="E12" s="48"/>
       <c r="F12" s="49" t="s">
         <v>36</v>
       </c>
       <c r="G12" s="48"/>
       <c r="H12" s="50"/>
       <c r="I12" s="51"/>
     </row>
     <row r="13" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="107"/>
+      <c r="A13" s="118"/>
       <c r="B13" s="41">
         <v>4</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="35" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="55"/>
       <c r="F13" s="55"/>
       <c r="G13" s="55"/>
       <c r="H13" s="57"/>
       <c r="I13" s="58"/>
     </row>
     <row r="14" spans="1:9" ht="47.25" x14ac:dyDescent="0.35">
-      <c r="A14" s="105" t="s">
-        <v>124</v>
+      <c r="A14" s="121" t="s">
+        <v>123</v>
       </c>
       <c r="B14" s="40">
         <v>1</v>
       </c>
       <c r="C14" s="26" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D14" s="59"/>
       <c r="E14" s="64" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="65"/>
       <c r="I14" s="62"/>
     </row>
     <row r="15" spans="1:9" ht="47.25" x14ac:dyDescent="0.35">
-      <c r="A15" s="107"/>
+      <c r="A15" s="118"/>
       <c r="B15" s="39">
         <v>2</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="36" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
       <c r="G15" s="48"/>
       <c r="H15" s="50"/>
       <c r="I15" s="51"/>
     </row>
     <row r="16" spans="1:9" ht="47.25" x14ac:dyDescent="0.35">
-      <c r="A16" s="107"/>
+      <c r="A16" s="118"/>
       <c r="B16" s="39">
         <v>3</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="36" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
       <c r="H16" s="50"/>
       <c r="I16" s="51"/>
     </row>
     <row r="17" spans="1:9" ht="44.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="107"/>
-      <c r="B17" s="108">
+      <c r="A17" s="118"/>
+      <c r="B17" s="119">
         <v>4</v>
       </c>
       <c r="C17" s="25" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D17" s="54"/>
       <c r="E17" s="55"/>
       <c r="F17" s="55"/>
       <c r="G17" s="66" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="57"/>
       <c r="I17" s="58"/>
     </row>
     <row r="18" spans="1:9" ht="47.25" x14ac:dyDescent="0.35">
-      <c r="A18" s="107"/>
-      <c r="B18" s="111"/>
+      <c r="A18" s="118"/>
+      <c r="B18" s="120"/>
       <c r="C18" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D18" s="54"/>
       <c r="E18" s="101" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F18" s="55"/>
       <c r="G18" s="12"/>
       <c r="H18" s="57"/>
       <c r="I18" s="58"/>
     </row>
     <row r="19" spans="1:9" ht="37.9" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="106"/>
-      <c r="B19" s="112"/>
+      <c r="A19" s="122"/>
+      <c r="B19" s="123"/>
       <c r="C19" s="28" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D19" s="67"/>
       <c r="E19" s="68"/>
       <c r="F19" s="68"/>
       <c r="G19" s="69" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="70"/>
       <c r="I19" s="71"/>
     </row>
     <row r="20" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="105" t="s">
-        <v>145</v>
+      <c r="A20" s="121" t="s">
+        <v>144</v>
       </c>
       <c r="B20" s="40">
         <v>1</v>
       </c>
       <c r="C20" s="26" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="65"/>
       <c r="I20" s="62"/>
     </row>
     <row r="21" spans="1:9" ht="37.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="107"/>
+      <c r="A21" s="118"/>
       <c r="B21" s="39">
         <v>2</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="47"/>
       <c r="E21" s="48"/>
       <c r="F21" s="49" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="48"/>
       <c r="H21" s="50"/>
       <c r="I21" s="51"/>
     </row>
     <row r="22" spans="1:9" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="107"/>
+      <c r="A22" s="118"/>
       <c r="B22" s="39">
         <v>3</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="47"/>
       <c r="E22" s="52" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
       <c r="H22" s="50"/>
       <c r="I22" s="51"/>
     </row>
     <row r="23" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="106"/>
+      <c r="A23" s="122"/>
       <c r="B23" s="42">
         <v>4</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="68"/>
       <c r="F23" s="68"/>
       <c r="G23" s="69" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H23" s="70"/>
       <c r="I23" s="71"/>
     </row>
     <row r="24" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="105" t="s">
-        <v>158</v>
+      <c r="A24" s="121" t="s">
+        <v>157</v>
       </c>
       <c r="B24" s="40">
         <v>1</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="59"/>
       <c r="E24" s="64" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F24" s="60"/>
       <c r="G24" s="72"/>
       <c r="H24" s="73"/>
       <c r="I24" s="62"/>
     </row>
     <row r="25" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="107"/>
+      <c r="A25" s="118"/>
       <c r="B25" s="39">
         <v>2</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="47"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
       <c r="G25" s="48"/>
       <c r="H25" s="74" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="I25" s="51"/>
     </row>
     <row r="26" spans="1:9" ht="47.25" x14ac:dyDescent="0.35">
-      <c r="A26" s="107"/>
+      <c r="A26" s="118"/>
       <c r="B26" s="39">
         <v>3</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="47"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
       <c r="G26" s="75" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H26" s="50"/>
       <c r="I26" s="51"/>
     </row>
     <row r="27" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="107"/>
-      <c r="B27" s="108">
+      <c r="A27" s="118"/>
+      <c r="B27" s="119">
         <v>4</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="47"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="48"/>
       <c r="H27" s="50"/>
       <c r="I27" s="76" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="107"/>
-      <c r="B28" s="109"/>
+      <c r="A28" s="118"/>
+      <c r="B28" s="124"/>
       <c r="C28" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="54"/>
       <c r="E28" s="55"/>
       <c r="F28" s="55"/>
       <c r="G28" s="55"/>
       <c r="H28" s="57"/>
       <c r="I28" s="77" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="106"/>
+      <c r="A29" s="122"/>
       <c r="B29" s="42">
         <v>5</v>
       </c>
       <c r="C29" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="67"/>
       <c r="E29" s="68"/>
       <c r="F29" s="68"/>
       <c r="G29" s="68"/>
       <c r="H29" s="70"/>
       <c r="I29" s="78" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="35.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="107" t="s">
-        <v>143</v>
+      <c r="A30" s="118" t="s">
+        <v>142</v>
       </c>
       <c r="B30" s="43">
         <v>2</v>
       </c>
       <c r="C30" s="33" t="s">
         <v>41</v>
       </c>
       <c r="D30" s="79"/>
       <c r="E30" s="80"/>
       <c r="F30" s="80"/>
       <c r="G30" s="80"/>
       <c r="H30" s="81"/>
       <c r="I30" s="82" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="50.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="107"/>
+      <c r="A31" s="118"/>
       <c r="B31" s="39">
         <v>3</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D31" s="47"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="53" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H31" s="50"/>
       <c r="I31" s="51"/>
     </row>
     <row r="32" spans="1:9" ht="47.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="106"/>
+      <c r="A32" s="122"/>
       <c r="B32" s="42">
         <v>4</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="38" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E32" s="68"/>
       <c r="F32" s="68"/>
       <c r="G32" s="68"/>
       <c r="H32" s="70"/>
       <c r="I32" s="71"/>
     </row>
     <row r="33" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="107" t="s">
-        <v>151</v>
+      <c r="A33" s="118" t="s">
+        <v>150</v>
       </c>
       <c r="B33" s="43">
         <v>1</v>
       </c>
       <c r="C33" s="27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D33" s="79"/>
       <c r="E33" s="80"/>
       <c r="F33" s="83" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="G33" s="80"/>
       <c r="H33" s="81"/>
       <c r="I33" s="84"/>
     </row>
     <row r="34" spans="1:9" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="107"/>
+      <c r="A34" s="118"/>
       <c r="B34" s="39">
         <v>2</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D34" s="36" t="s">
         <v>37</v>
       </c>
       <c r="E34" s="48"/>
       <c r="F34" s="48"/>
       <c r="G34" s="48"/>
       <c r="H34" s="50"/>
       <c r="I34" s="51"/>
     </row>
     <row r="35" spans="1:9" ht="33.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="107"/>
+      <c r="A35" s="118"/>
       <c r="B35" s="39">
         <v>3</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="47"/>
       <c r="E35" s="52" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F35" s="48"/>
       <c r="G35" s="48"/>
       <c r="H35" s="50"/>
       <c r="I35" s="51"/>
     </row>
     <row r="36" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="107"/>
+      <c r="A36" s="118"/>
       <c r="B36" s="39">
         <v>4</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D36" s="47"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
       <c r="G36" s="48"/>
       <c r="H36" s="50"/>
       <c r="I36" s="51"/>
     </row>
     <row r="37" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="107"/>
+      <c r="A37" s="118"/>
       <c r="B37" s="41">
         <v>5</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="85" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F37" s="55"/>
       <c r="G37" s="55"/>
       <c r="H37" s="57"/>
       <c r="I37" s="58"/>
     </row>
     <row r="38" spans="1:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="105" t="s">
-        <v>152</v>
+      <c r="A38" s="121" t="s">
+        <v>151</v>
       </c>
       <c r="B38" s="40">
         <v>4</v>
       </c>
       <c r="C38" s="26" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D38" s="59"/>
       <c r="E38" s="60"/>
       <c r="F38" s="86" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G38" s="60"/>
       <c r="H38" s="65"/>
       <c r="I38" s="62"/>
     </row>
     <row r="39" spans="1:9" ht="39.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="106"/>
+      <c r="A39" s="122"/>
       <c r="B39" s="42">
         <v>5</v>
       </c>
       <c r="C39" s="28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D39" s="67"/>
       <c r="E39" s="87" t="s">
-        <v>46</v>
+        <v>251</v>
       </c>
       <c r="F39" s="68"/>
       <c r="G39" s="68"/>
       <c r="H39" s="70"/>
       <c r="I39" s="71"/>
     </row>
     <row r="40" spans="1:9" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="105" t="s">
-        <v>149</v>
+      <c r="A40" s="121" t="s">
+        <v>148</v>
       </c>
       <c r="B40" s="40">
         <v>1</v>
       </c>
       <c r="C40" s="26" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D40" s="59"/>
       <c r="E40" s="64" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F40" s="60"/>
       <c r="G40" s="60"/>
       <c r="H40" s="65"/>
       <c r="I40" s="62"/>
     </row>
     <row r="41" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="107"/>
+      <c r="A41" s="118"/>
       <c r="B41" s="44">
         <v>2</v>
       </c>
       <c r="C41" s="45" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D41" s="88"/>
       <c r="E41" s="89"/>
       <c r="F41" s="90"/>
       <c r="G41" s="91" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="92"/>
       <c r="I41" s="93"/>
     </row>
     <row r="42" spans="1:9" ht="48.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="106"/>
+      <c r="A42" s="122"/>
       <c r="B42" s="46" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C42" s="102" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D42" s="67"/>
       <c r="E42" s="94"/>
       <c r="F42" s="68"/>
       <c r="G42" s="68"/>
       <c r="H42" s="95" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I42" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:I1"/>
-[...9 lines deleted...]
-    <mergeCell ref="B17:B19"/>
     <mergeCell ref="A38:A39"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A24:A29"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="A33:A37"/>
+    <mergeCell ref="A5:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="A10:A13"/>
+    <mergeCell ref="A14:A19"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:H3"/>
+    <mergeCell ref="I3:I4"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23597222566604614" right="0.23597222566604614" top="0.74750000238418579" bottom="0.74750000238418579" header="0.31486111879348755" footer="0.31486111879348755"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:B21"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="15.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.59765625" style="100" customWidth="1"/>
     <col min="2" max="2" width="119.59765625" style="97" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.1328125" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="126" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B1" s="126"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="99" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B2" s="98" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="100">
         <v>46055</v>
       </c>
       <c r="B3" s="97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="100">
         <v>46106</v>
       </c>
       <c r="B4" s="97" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="100">
         <v>46112</v>
       </c>
       <c r="B5" s="97" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="100">
         <v>46114</v>
       </c>
       <c r="B6" s="97" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="100">
         <v>46128</v>
       </c>
       <c r="B7" s="97" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A8" s="125">
         <v>46136</v>
       </c>
       <c r="B8" s="97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" s="125"/>
       <c r="B9" s="97" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A10" s="125"/>
       <c r="B10" s="97" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="125"/>
       <c r="B11" s="97" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="125">
         <v>46170</v>
       </c>
       <c r="B12" s="97" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A13" s="125"/>
       <c r="B13" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A14" s="125">
         <v>46203</v>
       </c>
       <c r="B14" s="97" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A15" s="125"/>
       <c r="B15" s="97" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A16" s="100">
         <v>46204</v>
       </c>
       <c r="B16" s="97" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A17" s="125">
         <v>46232</v>
       </c>
       <c r="B17" s="97" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A18" s="125"/>
       <c r="B18" s="97" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A19" s="125"/>
       <c r="B19" s="97" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A20" s="125">
         <v>46233</v>
       </c>
       <c r="B20" s="97" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A21" s="125"/>
       <c r="B21" s="97" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A22" s="100">
+        <v>46266</v>
+      </c>
+      <c r="B22" s="97" t="s">
         <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A17:A19"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <pageMargins left="0.69972223043441772" right="0.69972223043441772" top="0.75" bottom="0.75" header="0.30000001192092896" footer="0.30000001192092896"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>