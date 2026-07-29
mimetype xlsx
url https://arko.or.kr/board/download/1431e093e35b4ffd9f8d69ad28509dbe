--- v0 (2026-04-30)
+++ v1 (2026-07-29)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\업무\경영지원부 업무\00. 2025년\08. 상품권 구매내역\2025년 3분기\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\업무\경영지원부 업무\00. 2026년\09. 상품권 구매내역\2025년 3분기\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{10F84BCB-C652-408B-BB85-5C9AA7B51500}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D600A28-5215-49B3-B076-138999B413D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E69842C6-F5D3-4E42-87AC-2C6961DCF353}"/>
   </bookViews>
   <sheets>
     <sheet name="2025.3분기" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025.3분기'!$B$2:$I$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025.3분기'!$B$2:$I$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="123">
   <si>
     <t>구 매 내 역</t>
   </si>
   <si>
     <t>부서</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 구매일자
 (</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial Unicode MS"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>지급일자</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -99,186 +99,162 @@
   <si>
     <t>종류</t>
   </si>
   <si>
     <t>구입목적</t>
   </si>
   <si>
     <t>구매처</t>
   </si>
   <si>
     <t>결의일자</t>
   </si>
   <si>
     <t>구매</t>
   </si>
   <si>
     <t>금액</t>
   </si>
   <si>
     <t>번호</t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
-    <t>경영지원팀</t>
-[...2 lines deleted...]
-  <si>
     <t>온누리상품권</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>지원총괄팀</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>모바일상품권</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>모바일상품권</t>
   </si>
   <si>
     <t>우정사업본부(우체국)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>46매</t>
-[...2 lines deleted...]
-  <si>
     <t>100매</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>기획조정팀</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025년 상반기 재정 신속집행 우수부서 대상 포상</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>90매</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>극장운영팀</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>접근성 제작공연 &lt;로비: 기어코 그 손을 잡고&gt; 관객 모니터링 이벤트 참여자 상품 구입</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(주)윈큐브마케팅</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-15 (08952)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>10매</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-08</t>
   </si>
   <si>
     <t>2025-07-04(08275)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>전사워크숍 참여 우수직원 대상 포상</t>
-[...6 lines deleted...]
-  <si>
     <t>문화누리팀</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-15</t>
   </si>
   <si>
     <t>2025년 청년문화예술패스 캐릭터 네이밍 공모전 수상자 상품 지급</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>KCP(상품권) 외 2건</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-14(08851)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>37매</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>감사실</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-17</t>
   </si>
   <si>
     <t>2025년 아르코 청렴 퀴즈대회 상품 구매 정산</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(주)국민은행 온누리상품권</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-16(08970)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>15매</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-24</t>
   </si>
   <si>
     <t>기프트카드(선불형)</t>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...6 lines deleted...]
-    <t>2025-07-22(09342)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>청년문화예술패스 이용자 대상 1차 설문조사 경품</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(주)허니콘</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-22(09320)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>200매</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025년 청년문화예술패스 사업 첫예매 이벤트 당첨자 상품 구입</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2025-07-23(09352)</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -724,112 +700,112 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
@@ -1133,907 +1109,855 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C10D1A1C-BF26-4989-B691-61BDE705AD20}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="B1:I33"/>
+  <dimension ref="B1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A35" sqref="A35"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="5.25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="90.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="31.375" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="21.5" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9">
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="3"/>
-[...5 lines deleted...]
-      <c r="I1" s="4"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="20"/>
     </row>
     <row r="2" spans="2:9" ht="16.5" customHeight="1">
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="6" t="s">
+      <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="2:9">
-      <c r="B3" s="7"/>
-[...4 lines deleted...]
-      <c r="G3" s="8" t="s">
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="8" t="s">
+      <c r="H3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="7"/>
-[...2 lines deleted...]
-      <c r="B4" s="13" t="s">
+      <c r="I3" s="22"/>
+    </row>
+    <row r="4" spans="2:9" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B4" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="11">
+        <v>45799</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="13">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" s="10" customFormat="1">
+      <c r="B5" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C5" s="11">
+        <v>45799</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="13">
+        <v>96000</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" s="10" customFormat="1">
+      <c r="B6" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C6" s="11">
+        <v>45846</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="13">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" s="10" customFormat="1">
+      <c r="B7" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" s="11">
+        <v>45846</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="13">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" s="10" customFormat="1">
+      <c r="B8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="6">
+        <v>45846</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="4">
+        <v>39900</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9" s="10" customFormat="1">
+      <c r="B9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="4">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9" s="10" customFormat="1">
+      <c r="B10" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="4">
+        <v>836500</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" s="10" customFormat="1">
+      <c r="B11" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I11" s="4">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" s="10" customFormat="1">
+      <c r="B12" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="11">
+        <v>45856</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I12" s="13">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" s="10" customFormat="1">
+      <c r="B13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="4">
+        <v>850000</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" s="10" customFormat="1">
+      <c r="B14" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="4">
+        <v>1960000</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" s="10" customFormat="1">
+      <c r="B15" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I15" s="4">
+        <v>798000</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" s="10" customFormat="1">
+      <c r="B16" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I16" s="4">
+        <v>19400</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" s="10" customFormat="1">
+      <c r="B17" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I17" s="4">
+        <v>1069000</v>
+      </c>
+    </row>
+    <row r="18" spans="2:9" s="10" customFormat="1">
+      <c r="B18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I18" s="4">
+        <v>306000</v>
+      </c>
+    </row>
+    <row r="19" spans="2:9" s="10" customFormat="1">
+      <c r="B19" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I19" s="4">
+        <v>572130</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" s="10" customFormat="1">
+      <c r="B20" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="I20" s="4">
+        <v>515000</v>
+      </c>
+    </row>
+    <row r="21" spans="2:9" s="10" customFormat="1">
+      <c r="B21" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I21" s="4">
+        <v>270000</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9" s="10" customFormat="1">
+      <c r="B22" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="I22" s="4">
+        <v>85680</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9" s="10" customFormat="1">
+      <c r="B23" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I23" s="4">
+        <v>503000</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" s="10" customFormat="1">
+      <c r="B24" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="I24" s="12">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" s="10" customFormat="1">
+      <c r="B25" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" s="4">
+        <v>1500000</v>
+      </c>
+    </row>
+    <row r="26" spans="2:9" s="10" customFormat="1">
+      <c r="B26" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="C4" s="16">
-[...43 lines deleted...]
-      <c r="I5" s="18">
+      <c r="D26" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I26" s="4">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9" s="10" customFormat="1">
+      <c r="B27" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="11">
+        <v>45917</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="I27" s="13">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9" s="10" customFormat="1">
+      <c r="B28" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C28" s="11">
+        <v>45917</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="13">
         <v>96000</v>
       </c>
     </row>
-    <row r="6" spans="2:9" s="15" customFormat="1">
-[...90 lines deleted...]
-      <c r="F9" s="10" t="s">
+    <row r="29" spans="2:9" s="10" customFormat="1">
+      <c r="B29" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="G9" s="13" t="s">
-[...74 lines deleted...]
-      <c r="F12" s="10" t="s">
+      <c r="I29" s="4">
+        <v>446500</v>
+      </c>
+    </row>
+    <row r="30" spans="2:9" s="10" customFormat="1">
+      <c r="B30" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" s="11">
+        <v>45926</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="G12" s="13" t="s">
-[...25 lines deleted...]
-      <c r="G13" s="13" t="s">
+      <c r="E30" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="H13" s="13" t="s">
-[...25 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="F30" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I30" s="13">
+        <v>160000</v>
+      </c>
+    </row>
+    <row r="31" spans="2:9" s="10" customFormat="1">
+      <c r="B31" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="I14" s="9">
-[...351 lines deleted...]
-      <c r="E28" s="12" t="s">
+      <c r="C31" s="11">
+        <v>45929</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="F28" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="13" t="s">
+      <c r="F31" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="H28" s="13" t="s">
-[...62 lines deleted...]
-      <c r="C31" s="16" t="s">
+      <c r="G31" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="D31" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="12" t="s">
+      <c r="H31" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="F31" s="10" t="s">
-[...60 lines deleted...]
-      <c r="I33" s="9">
+      <c r="I31" s="4">
         <v>200000</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B2:I26" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="C2:C26"/>
+  <autoFilter ref="B2:I31" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B5:I34">
+      <sortCondition ref="C2:C24"/>
     </sortState>
   </autoFilter>
   <mergeCells count="7">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="I2:I3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>